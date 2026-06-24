--- v0 (2026-05-08)
+++ v1 (2026-06-24)
@@ -1,83 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/c08f92e1851fdbf3/Skrivbord/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="49" documentId="13_ncr:1_{C656A602-B70B-47C1-B4AB-133E860CED8A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8B2EA47F-CE8E-439F-BC39-C2B8CA9EFAB0}"/>
+  <xr:revisionPtr revIDLastSave="77" documentId="13_ncr:1_{C656A602-B70B-47C1-B4AB-133E860CED8A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B5CDAE12-D6A3-487C-8166-E4A136A7E349}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{420AA647-DBA7-411D-9372-A3528F95DC4C}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="73">
   <si>
     <r>
       <t>Östra Deje IK</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="26"/>
         <color theme="1"/>
         <rFont val="Georgia"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">     </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="26"/>
         <color theme="1"/>
         <rFont val="Georgia"/>
         <family val="1"/>
       </rPr>
       <t>Tallmovallen</t>
     </r>
@@ -204,56 +205,50 @@
   <si>
     <t>Clara Hermansson</t>
   </si>
   <si>
     <t>0735325856</t>
   </si>
   <si>
     <t>0704917321</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">           </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="26"/>
         <color theme="1"/>
         <rFont val="Georgia"/>
         <family val="1"/>
       </rPr>
       <t>BINGODAGAR   2026</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Olivia Ottosson Cotten </t>
-[...4 lines deleted...]
-  <si>
     <t>x</t>
   </si>
   <si>
     <t>Sön den 10/5 kl. 17.00 (Premiär)</t>
   </si>
   <si>
     <t>Sön den 24/5 kl. 17.00</t>
   </si>
   <si>
     <t>Sön den 21/6 kl. 17.00</t>
   </si>
   <si>
     <t>Sön den 26/7 kl. 17.00</t>
   </si>
   <si>
     <t>Sön den 9/8   kl. 17.00</t>
   </si>
   <si>
     <t>Sön den 23/8 kl. 17.00</t>
   </si>
   <si>
     <t xml:space="preserve">Sön den 6/9 kl. 15.00 </t>
   </si>
   <si>
     <t>Sön den 20/9 kl. 15.00</t>
@@ -731,50 +726,74 @@
     </r>
   </si>
   <si>
     <t>Oliver Schubert</t>
   </si>
   <si>
     <t>0702553529</t>
   </si>
   <si>
     <t>Adam Solin</t>
   </si>
   <si>
     <t>0705400518</t>
   </si>
   <si>
     <t>Charlie Ottosson Cotten</t>
   </si>
   <si>
     <t>0734169629</t>
   </si>
   <si>
     <t>Ebba Elfgren</t>
   </si>
   <si>
     <t>0700466474</t>
+  </si>
+  <si>
+    <t>Myra Ekman Flood</t>
+  </si>
+  <si>
+    <t>0739849534</t>
+  </si>
+  <si>
+    <t>Ronja Bitton</t>
+  </si>
+  <si>
+    <t>070-851 37 79</t>
+  </si>
+  <si>
+    <t>Olivia Ottosson Cotten</t>
+  </si>
+  <si>
+    <t>070932 97 56</t>
+  </si>
+  <si>
+    <t>Alice Bohlin</t>
+  </si>
+  <si>
+    <t>0705139475</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Engravers MT"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="26"/>
       <color theme="1"/>
@@ -906,51 +925,55 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema Office 2013 – 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 – 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1213,51 +1236,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{158F6DF9-F8F5-434D-BC90-8C2AAFD2C8DE}">
   <dimension ref="A1:N28"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B8" workbookViewId="0">
-      <selection activeCell="Q26" sqref="Q26"/>
+      <selection activeCell="L24" sqref="L24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="52.21875" customWidth="1"/>
     <col min="2" max="2" width="25.5546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="58" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.109375" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="5.88671875" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="9.109375" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="1.6640625" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="2.88671875" customWidth="1"/>
     <col min="9" max="9" width="21.88671875" customWidth="1"/>
     <col min="10" max="10" width="16.109375" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="31.8" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:14" ht="27.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
         <v>0</v>
@@ -1313,51 +1336,51 @@
       <c r="M4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="N4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A5" s="3"/>
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
     </row>
     <row r="6" spans="1:14" ht="21" x14ac:dyDescent="0.35">
       <c r="A6" s="4" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="J6" s="11" t="s">
         <v>29</v>
       </c>
       <c r="K6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="L6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="12" t="s">
@@ -1375,57 +1398,57 @@
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="10" t="s">
         <v>12</v>
       </c>
       <c r="J7" s="11" t="s">
         <v>9</v>
       </c>
       <c r="K7" s="12" t="s">
         <v>4</v>
       </c>
       <c r="L7" s="12" t="s">
         <v>4</v>
       </c>
       <c r="M7" s="12" t="s">
         <v>4</v>
       </c>
       <c r="N7" s="12" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="4" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="10" t="s">
         <v>10</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>11</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>4</v>
       </c>
       <c r="L8" s="12" t="s">
         <v>4</v>
       </c>
       <c r="M8" s="12"/>
       <c r="N8" s="12" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="6"/>
@@ -1435,57 +1458,57 @@
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="7" t="s">
         <v>13</v>
       </c>
       <c r="J9" s="8" t="s">
         <v>14</v>
       </c>
       <c r="K9" s="3" t="s">
         <v>4</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>4</v>
       </c>
       <c r="M9" s="3" t="s">
         <v>4</v>
       </c>
       <c r="N9" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="21" x14ac:dyDescent="0.35">
       <c r="A10" s="4" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="7" t="s">
         <v>24</v>
       </c>
       <c r="J10" s="8" t="s">
         <v>15</v>
       </c>
       <c r="K10" s="3" t="s">
         <v>4</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>4</v>
       </c>
       <c r="M10" s="3" t="s">
         <v>4</v>
       </c>
       <c r="N10" s="3" t="s">
         <v>4</v>
       </c>
     </row>
@@ -1497,393 +1520,429 @@
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J11" s="8" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="8" t="s">
         <v>4</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>4</v>
       </c>
       <c r="M11" s="3" t="s">
         <v>4</v>
       </c>
       <c r="N11" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="21" x14ac:dyDescent="0.35">
       <c r="A12" s="4" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J12" s="8" t="s">
         <v>28</v>
       </c>
       <c r="K12" s="8" t="s">
         <v>4</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>4</v>
       </c>
       <c r="M12" s="3" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="N12" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13" s="6"/>
       <c r="B13" s="5"/>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="13" t="s">
-        <v>31</v>
+        <v>65</v>
       </c>
       <c r="J13" s="14" t="s">
-        <v>32</v>
+        <v>66</v>
       </c>
       <c r="K13" s="8" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="L13" s="3" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="M13" s="3" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="N13" s="3" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="21" x14ac:dyDescent="0.35">
       <c r="A14" s="4" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="7" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="J14" s="8" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="K14" s="3"/>
       <c r="L14" s="3" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="M14" s="3"/>
       <c r="N14" s="3"/>
     </row>
     <row r="15" spans="1:14" ht="20.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="6"/>
       <c r="B15" s="5"/>
       <c r="C15" s="3"/>
       <c r="D15" s="3"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="7" t="s">
         <v>25</v>
       </c>
       <c r="J15" s="8" t="s">
         <v>26</v>
       </c>
       <c r="K15" s="3"/>
       <c r="L15" s="3" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="M15" s="3" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="N15" s="3" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="21" x14ac:dyDescent="0.35">
       <c r="A16" s="4" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="7" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="J16" s="8" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="K16" s="3" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="L16" s="3" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="M16" s="3" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="N16" s="3" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="6"/>
       <c r="B17" s="5"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="15" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="J17" s="14" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="K17" s="3" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
     </row>
     <row r="18" spans="1:14" ht="21" x14ac:dyDescent="0.35">
       <c r="A18" s="4" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="7" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="J18" s="8" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="K18" s="8" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="L18" s="3" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="M18" s="3" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="N18" s="3" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:14" ht="20.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="6"/>
       <c r="B19" s="5"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
-      <c r="I19" s="7"/>
-[...4 lines deleted...]
-      <c r="N19" s="3"/>
+      <c r="I19" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="J19" t="s">
+        <v>68</v>
+      </c>
+      <c r="K19" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="L19" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M19" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="N19" s="3" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="20" spans="1:14" ht="21" x14ac:dyDescent="0.35">
       <c r="A20" s="4" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
-      <c r="I20" s="7"/>
-[...4 lines deleted...]
-      <c r="N20" s="3"/>
+      <c r="I20" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="J20" t="s">
+        <v>70</v>
+      </c>
+      <c r="K20" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="L20" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M20" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="N20" s="3" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="21" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="6"/>
       <c r="B21" s="5"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
-      <c r="I21" s="3"/>
-[...4 lines deleted...]
-      <c r="N21" s="3"/>
+      <c r="I21" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="J21" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="K21" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="L21" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M21" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="N21" s="3" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="22" spans="1:14" ht="21" x14ac:dyDescent="0.35">
       <c r="A22" s="4" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="8"/>
       <c r="K22" s="8"/>
       <c r="L22" s="3"/>
       <c r="M22" s="3"/>
       <c r="N22" s="3"/>
     </row>
     <row r="23" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="6"/>
       <c r="B23" s="5"/>
       <c r="C23" s="3"/>
       <c r="D23" s="3"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
       <c r="J23" s="8"/>
       <c r="K23" s="8"/>
       <c r="L23" s="3"/>
       <c r="M23" s="3"/>
       <c r="N23" s="3"/>
     </row>
     <row r="24" spans="1:14" ht="21" x14ac:dyDescent="0.35">
       <c r="A24" s="4" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>21</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="8"/>
       <c r="K24" s="8"/>
       <c r="L24" s="3"/>
       <c r="M24" s="3"/>
       <c r="N24" s="3"/>
     </row>
     <row r="25" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="6"/>
       <c r="B25" s="5"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="8"/>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
       <c r="N25" s="3"/>
     </row>
     <row r="26" spans="1:14" ht="21" x14ac:dyDescent="0.35">
       <c r="A26" s="4" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
       <c r="K26" s="3"/>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
       <c r="N26" s="3"/>
     </row>
     <row r="27" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="3"/>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>